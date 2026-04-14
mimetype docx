--- v0 (2026-03-25)
+++ v1 (2026-04-14)
@@ -357,80 +357,147 @@
         <w:t>. If I am eligible, I give consent for you to provide my personal details to CNHC</w:t>
       </w:r>
       <w:r w:rsidR="00287A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="221E1F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="221E1F"/>
         </w:rPr>
         <w:t>(please tick)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="221E1F"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102A63CA" w14:textId="77777777" w:rsidR="001C68AA" w:rsidRDefault="003F60C0" w:rsidP="00CC7487">
+    <w:p w14:paraId="102A63CA" w14:textId="24939E30" w:rsidR="001C68AA" w:rsidRDefault="00953192" w:rsidP="00CC7487">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="7F195CCE">
-[...11 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F195CCE" wp14:editId="16C527C6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1104900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>162560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="266700" cy="200025"/>
+                <wp:effectExtent l="9525" t="10160" r="9525" b="8890"/>
+                <wp:wrapNone/>
+                <wp:docPr id="901146361" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="266700" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="24D5CFC3" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02" w:rsidP="008A1B98"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7F195CCE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:87pt;margin-top:12.8pt;width:21pt;height:15.75pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBak0KXEwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJkrQ14hRdugwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lp2l2wR6G6UEgReqQPCTXt0Nn2EGh12ALPptMOVNWQqVtU/Avn3ev&#10;rjnzQdhKGLCq4Efl+e3m5Yt173I1hxZMpZARiPV57wrehuDyLPOyVZ3wE3DKkrEG7EQgFZusQtET&#10;emey+XS6ynrAyiFI5T293o9Gvkn4da1k+FjXXgVmCk65hXRjust4Z5u1yBsUrtXylIb4hyw6oS0F&#10;PUPdiyDYHvVvUJ2WCB7qMJHQZVDXWqpUA1Uzm/5SzWMrnEq1EDnenWny/w9Wfjg8uk/IwvAaBmpg&#10;KsK7B5BfPbOwbYVt1B0i9K0SFQWeRcqy3vn89DVS7XMfQcr+PVTUZLEPkICGGrvICtXJCJ0acDyT&#10;robAJD3OV6urKVkkmaij0/kyRRD502eHPrxV0LEoFByppwlcHB58iMmI/MklxvJgdLXTxiQFm3Jr&#10;kB0E9X+Xzgn9JzdjWV/wmyXF/jsE5UfnTxCdDjTIRncFvz47iTyy9sZWacyC0GaUKWVjTzRG5kYO&#10;w1AO5BjpLKE6EqEI48DSgpHQAn7nrKdhLbj/theoODPvLDXlZrZYxOlOymJ5NScFLy3lpUVYSVAF&#10;D5yN4jaMG7F3qJuWIo1jYOGOGlnrRPJzVqe8aSAT96fliRN/qSev5xXf/AAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAO7Kxi7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRLa&#10;pIQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC48yOZt9Um9kOYkIfekcK0kUCAqlxpqdWwdvr/eUaRIia&#10;jB4coYJvDLCpT08qXRp3pBectrEVXEKh1Aq6GMdSytB0aHVYuBGJb3vnrY4sfSuN10cut4PMkiSX&#10;VvfEHzo94l2Hzef2YBWsl4/TR3i6en5v8v1wHS+K6eHLK3V+Nt/egIg4x78w/OIzOtTMtHMHMkEM&#10;rIslb4kKslUOggNZmrOxU7AqUpB1Jf8vqH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;WpNClxMCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA7srGLt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="24D5CFC3" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02" w:rsidP="008A1B98"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4542F40E" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="00BE185B" w:rsidRDefault="001C68AA" w:rsidP="008A1B98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C68AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192348" w:rsidRPr="005D19F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
           <w:sz w:val="24"/>
@@ -708,224 +775,151 @@
         <w:ind w:right="-26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5597EDB9" w14:textId="77777777" w:rsidR="006062DD" w:rsidRPr="008019B6" w:rsidRDefault="006062DD" w:rsidP="0003741D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D29931" w14:textId="30D01654" w:rsidR="006062DD" w:rsidRPr="008019B6" w:rsidRDefault="0003741D" w:rsidP="005415F8">
+    <w:p w14:paraId="26D29931" w14:textId="04D4F3DF" w:rsidR="006062DD" w:rsidRPr="008019B6" w:rsidRDefault="0003741D" w:rsidP="6FF6B1EB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidR="005415F8" w:rsidRPr="008019B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>copy of your course completion certificate(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005415F8" w:rsidRPr="008019B6">
+      </w:pPr>
+      <w:r w:rsidRPr="6FF6B1EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please return this completed Request to Register form </w:t>
+      </w:r>
+      <w:r w:rsidR="005415F8" w:rsidRPr="6FF6B1EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a </w:t>
+      </w:r>
+      <w:r w:rsidR="005415F8" w:rsidRPr="6FF6B1EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008019B6">
+        <w:t xml:space="preserve">copy of your course completion certificate(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FF6B1EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to The Society of Yoga Practitioners (TSYP) Membership Secretary, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006062DD" w:rsidRPr="008019B6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="66AB2019" w:rsidRPr="6FF6B1EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liz Collyer: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="006062DD" w:rsidRPr="008019B6">
+        <w:t xml:space="preserve">o The Society of Yoga Practitioners (TSYP) at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00B84555" w:rsidRPr="6FF6B1EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>membershipsecretary@tsyp.yoga</w:t>
+          <w:t>training@tsyp.yoga</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D33392B" w14:textId="784BC1FE" w:rsidR="0003741D" w:rsidRDefault="0003741D" w:rsidP="0003741D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FF8CB9" w14:textId="37DA63BE" w:rsidR="00001A94" w:rsidRDefault="00001A94" w:rsidP="0003741D">
-[...67 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F21C3C4" w14:textId="10278AE2" w:rsidR="001A626D" w:rsidRDefault="001A626D" w:rsidP="001A626D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As soon as </w:t>
       </w:r>
       <w:r w:rsidR="00BB4A39">
         <w:rPr>
@@ -1107,168 +1101,206 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005032DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD3FE96" w14:textId="77777777" w:rsidR="005032DB" w:rsidRDefault="005032DB" w:rsidP="005032DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="6FF6B1EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each additional discipline costs £10 up to your 4th discipline, after which there is no fee for additional disciplines. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="40F72BA8" w14:textId="34EE1DF5" w:rsidR="00C3505E" w:rsidRDefault="007E601F" w:rsidP="00605EF9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6552A7F7" w14:textId="77777777" w:rsidR="004869AC" w:rsidRDefault="004869AC" w:rsidP="00287A15">
+    <w:p w14:paraId="2E573438" w14:textId="06129889" w:rsidR="00AD7777" w:rsidRDefault="00AD7777" w:rsidP="00AD7777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4668"/>
+          <w:tab w:val="left" w:pos="5910"/>
+        </w:tabs>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
-        <w:ind w:right="-26"/>
+        <w:ind w:left="284" w:right="-26"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29904E9A" w14:textId="77777777" w:rsidR="00AD7777" w:rsidRDefault="00AD7777" w:rsidP="00AD7777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4668"/>
+          <w:tab w:val="left" w:pos="5910"/>
+        </w:tabs>
+        <w:spacing w:line="231" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:right="-26"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F02AA10" w14:textId="77777777" w:rsidR="004869AC" w:rsidRDefault="004869AC" w:rsidP="00605EF9">
+    <w:p w14:paraId="25CE5B4B" w14:textId="77777777" w:rsidR="00AD7777" w:rsidRDefault="00AD7777" w:rsidP="00AD7777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4668"/>
+          <w:tab w:val="left" w:pos="5910"/>
+        </w:tabs>
+        <w:spacing w:line="231" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:right="-26"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598C074D" w14:textId="65E15FCD" w:rsidR="00AD7777" w:rsidRDefault="00AD7777" w:rsidP="00AD7777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4668"/>
+          <w:tab w:val="left" w:pos="5910"/>
+        </w:tabs>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00E8105F">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CF3778">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.cnhc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33E54F20" w14:textId="53683E69" w:rsidR="004869AC" w:rsidRPr="00D64674" w:rsidRDefault="004869AC" w:rsidP="008019B6">
+    <w:p w14:paraId="005C0967" w14:textId="77777777" w:rsidR="00AD7777" w:rsidRDefault="00AD7777" w:rsidP="00AD7777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4668"/>
+          <w:tab w:val="left" w:pos="5910"/>
+        </w:tabs>
+        <w:spacing w:line="231" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:right="-26"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5B1A1A" w14:textId="150711B4" w:rsidR="00AD7777" w:rsidRPr="006C5936" w:rsidRDefault="00AD7777" w:rsidP="00AD7777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4668"/>
+          <w:tab w:val="left" w:pos="5910"/>
+        </w:tabs>
+        <w:spacing w:line="231" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:right="-26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AD7777" w:rsidRPr="006C5936" w:rsidSect="003D49B6">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1276" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E54F20" w14:textId="53683E69" w:rsidR="004869AC" w:rsidRPr="00D64674" w:rsidRDefault="004869AC" w:rsidP="00AD7777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-755"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004869AC" w:rsidRPr="00D64674" w:rsidSect="000353D1">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="1440" w:bottom="567" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="656F34F6" w14:textId="77777777" w:rsidR="003F60C0" w:rsidRDefault="003F60C0" w:rsidP="005310F1">
+    <w:p w14:paraId="5CEA1FE4" w14:textId="77777777" w:rsidR="000322F1" w:rsidRDefault="000322F1" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67107147" w14:textId="77777777" w:rsidR="003F60C0" w:rsidRDefault="003F60C0" w:rsidP="005310F1">
+    <w:p w14:paraId="630122DF" w14:textId="77777777" w:rsidR="000322F1" w:rsidRDefault="000322F1" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1284,394 +1316,507 @@
   <w:font w:name="RotisSansSerif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro Med">
     <w:altName w:val="Minion Pro Med"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A9B7325" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="003F60C0" w:rsidP="007E601F">
+  <w:p w14:paraId="3A9B7325" w14:textId="4AE1A725" w:rsidR="00411B02" w:rsidRDefault="00953192" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-1474"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="5D6FFAF9">
-[...22 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D6FFAF9" wp14:editId="5CF695BE">
+          <wp:extent cx="7610475" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="487475992" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7610475" cy="619125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="320C81A1">
-[...4 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="320C81A1" wp14:editId="51EEA2A0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-1895475</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>9324975</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="8667750" cy="476250"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="492381520" name="Picture 1" descr="l-h cont footer.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="l-h cont footer.jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="8667750" cy="476250"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B1C9C8C" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-1474"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73D69F15" w14:textId="77777777" w:rsidR="003F60C0" w:rsidRDefault="003F60C0" w:rsidP="005310F1">
+    <w:p w14:paraId="23C84F61" w14:textId="77777777" w:rsidR="000322F1" w:rsidRDefault="000322F1" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D82244B" w14:textId="77777777" w:rsidR="003F60C0" w:rsidRDefault="003F60C0" w:rsidP="005310F1">
+    <w:p w14:paraId="6DF7E9D6" w14:textId="77777777" w:rsidR="000322F1" w:rsidRDefault="000322F1" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="064BB301" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="003F60C0" w:rsidP="007E601F">
+  <w:p w14:paraId="064BB301" w14:textId="6FE4B855" w:rsidR="00411B02" w:rsidRDefault="00953192" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-2154"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="38ACEF95">
-[...22 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38ACEF95" wp14:editId="04C40AF3">
+          <wp:extent cx="8210550" cy="1428750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1832037039" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="8210550" cy="1428750"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41CF6B49" w14:textId="77777777" w:rsidR="00411B02" w:rsidRPr="00006F30" w:rsidRDefault="00411B02" w:rsidP="00006F30">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:hanging="1418"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005310F1"/>
     <w:rsid w:val="00001A94"/>
     <w:rsid w:val="00006F30"/>
+    <w:rsid w:val="000322F1"/>
     <w:rsid w:val="000353D1"/>
     <w:rsid w:val="0003741D"/>
     <w:rsid w:val="00042546"/>
     <w:rsid w:val="000564DA"/>
     <w:rsid w:val="00080ABF"/>
     <w:rsid w:val="00086DD2"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000E7DB4"/>
     <w:rsid w:val="000F0034"/>
     <w:rsid w:val="001646BF"/>
     <w:rsid w:val="00192348"/>
     <w:rsid w:val="001A4116"/>
     <w:rsid w:val="001A626D"/>
     <w:rsid w:val="001C096A"/>
     <w:rsid w:val="001C1FBC"/>
     <w:rsid w:val="001C68AA"/>
     <w:rsid w:val="001F3F9E"/>
     <w:rsid w:val="0021168B"/>
+    <w:rsid w:val="00211DA4"/>
     <w:rsid w:val="002170D4"/>
     <w:rsid w:val="0025139B"/>
     <w:rsid w:val="002652A6"/>
     <w:rsid w:val="00282708"/>
     <w:rsid w:val="00287A15"/>
     <w:rsid w:val="00287A6D"/>
     <w:rsid w:val="002D579E"/>
     <w:rsid w:val="002E7D65"/>
     <w:rsid w:val="002F2B8C"/>
     <w:rsid w:val="002F39C1"/>
     <w:rsid w:val="0030174C"/>
     <w:rsid w:val="00330D9E"/>
     <w:rsid w:val="00347EB7"/>
     <w:rsid w:val="00360A2F"/>
     <w:rsid w:val="003D49B6"/>
     <w:rsid w:val="003E7681"/>
     <w:rsid w:val="003F60C0"/>
     <w:rsid w:val="0040719B"/>
     <w:rsid w:val="00411B02"/>
     <w:rsid w:val="00426138"/>
     <w:rsid w:val="00432BF9"/>
     <w:rsid w:val="00445D12"/>
     <w:rsid w:val="004869AC"/>
     <w:rsid w:val="00497B3C"/>
     <w:rsid w:val="004B3019"/>
     <w:rsid w:val="004C4A3A"/>
     <w:rsid w:val="004E0B73"/>
     <w:rsid w:val="004E37A1"/>
     <w:rsid w:val="004E52AD"/>
     <w:rsid w:val="0050254B"/>
     <w:rsid w:val="005032DB"/>
     <w:rsid w:val="005310F1"/>
     <w:rsid w:val="00531678"/>
     <w:rsid w:val="005415F8"/>
     <w:rsid w:val="00595782"/>
     <w:rsid w:val="005A1FB4"/>
     <w:rsid w:val="005A5A57"/>
     <w:rsid w:val="005B3FED"/>
     <w:rsid w:val="005C2B18"/>
     <w:rsid w:val="005D19F2"/>
     <w:rsid w:val="005D6AED"/>
     <w:rsid w:val="005D7CBA"/>
     <w:rsid w:val="005F4073"/>
+    <w:rsid w:val="006004D0"/>
     <w:rsid w:val="00605EF9"/>
     <w:rsid w:val="006062DD"/>
     <w:rsid w:val="00626587"/>
     <w:rsid w:val="0064400E"/>
     <w:rsid w:val="0067417B"/>
     <w:rsid w:val="006A4921"/>
     <w:rsid w:val="006C5936"/>
     <w:rsid w:val="006D0FA8"/>
     <w:rsid w:val="006F59FF"/>
     <w:rsid w:val="00714A98"/>
     <w:rsid w:val="00736D68"/>
     <w:rsid w:val="007416FF"/>
     <w:rsid w:val="0077447D"/>
     <w:rsid w:val="007823A0"/>
     <w:rsid w:val="007932B3"/>
     <w:rsid w:val="007E601F"/>
     <w:rsid w:val="007F4448"/>
     <w:rsid w:val="008019B6"/>
     <w:rsid w:val="00802BEB"/>
     <w:rsid w:val="00883525"/>
     <w:rsid w:val="008852AD"/>
     <w:rsid w:val="008A1B98"/>
     <w:rsid w:val="008B2E2D"/>
     <w:rsid w:val="008B2E67"/>
     <w:rsid w:val="008C1704"/>
     <w:rsid w:val="008D38B7"/>
+    <w:rsid w:val="00953192"/>
     <w:rsid w:val="009670A6"/>
     <w:rsid w:val="009E5A31"/>
     <w:rsid w:val="00A24921"/>
     <w:rsid w:val="00A41DD1"/>
+    <w:rsid w:val="00A72AB9"/>
     <w:rsid w:val="00A7749F"/>
     <w:rsid w:val="00AC04C8"/>
     <w:rsid w:val="00AD65A6"/>
+    <w:rsid w:val="00AD7777"/>
     <w:rsid w:val="00AE2E2B"/>
     <w:rsid w:val="00AF054F"/>
     <w:rsid w:val="00AF0D2D"/>
     <w:rsid w:val="00B17807"/>
     <w:rsid w:val="00B21593"/>
     <w:rsid w:val="00B44AD3"/>
+    <w:rsid w:val="00B84555"/>
     <w:rsid w:val="00BB4A39"/>
     <w:rsid w:val="00BE185B"/>
     <w:rsid w:val="00BF028F"/>
     <w:rsid w:val="00BF5AD4"/>
     <w:rsid w:val="00C33CC4"/>
     <w:rsid w:val="00C3505E"/>
     <w:rsid w:val="00C825B6"/>
     <w:rsid w:val="00C83F70"/>
     <w:rsid w:val="00CB321E"/>
     <w:rsid w:val="00CC5209"/>
     <w:rsid w:val="00CC7487"/>
     <w:rsid w:val="00CD2073"/>
     <w:rsid w:val="00CD487D"/>
     <w:rsid w:val="00D03476"/>
     <w:rsid w:val="00D21799"/>
     <w:rsid w:val="00D25ABA"/>
     <w:rsid w:val="00D64674"/>
     <w:rsid w:val="00DB2DAF"/>
     <w:rsid w:val="00E16098"/>
     <w:rsid w:val="00E25AA3"/>
     <w:rsid w:val="00E355A8"/>
     <w:rsid w:val="00E51F5D"/>
     <w:rsid w:val="00E929F7"/>
     <w:rsid w:val="00EB605A"/>
     <w:rsid w:val="00EE3D8E"/>
+    <w:rsid w:val="00F01E1E"/>
+    <w:rsid w:val="00F27B34"/>
     <w:rsid w:val="00F60F44"/>
     <w:rsid w:val="00F92FF3"/>
     <w:rsid w:val="00FA1158"/>
     <w:rsid w:val="00FA30BF"/>
     <w:rsid w:val="00FC1F25"/>
     <w:rsid w:val="00FE20CC"/>
     <w:rsid w:val="00FF2026"/>
+    <w:rsid w:val="3645B2D4"/>
+    <w:rsid w:val="540EE6F0"/>
+    <w:rsid w:val="66AB2019"/>
+    <w:rsid w:val="6FF6B1EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3163E9BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{114A5A4F-2301-4C1B-88AD-6ED8E5FFE9D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -2065,50 +2210,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004869AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -2420,50 +2566,61 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa6">
     <w:name w:val="Pa6"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004869AC"/>
     <w:pPr>
       <w:spacing w:line="241" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro Med" w:hAnsi="Minion Pro Med" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005D19F2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B84555"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="276645584">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="340665500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2581,51 +2738,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="762916622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnhc.org.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membershipsecretary@tsyp.yoga" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnhc.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@tsyp.yoga" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2904,63 +3061,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="836df31f-1ed8-4394-a76e-948fb4f44bdc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5809c711-f615-46d8-95c6-f30af2dc9556" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B9E75A6D5E38141B5903EEF15154203" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2329d1f30f1bd1a9164c8fc83baeb892">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="836df31f-1ed8-4394-a76e-948fb4f44bdc" xmlns:ns3="5809c711-f615-46d8-95c6-f30af2dc9556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8964cfea9b856cb82181c5033beac5" ns2:_="" ns3:_="">
     <xsd:import namespace="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <xsd:import namespace="5809c711-f615-46d8-95c6-f30af2dc9556"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3165,181 +3320,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CBFC6F9-BC81-45AF-A8F7-951656A9E1D0}">
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9155DE44-8035-4BCA-BF94-CB338E592104}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <ds:schemaRef ds:uri="5809c711-f615-46d8-95c6-f30af2dc9556"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2C81E1E-6254-4353-8612-76D1A5D7CFAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
+    <ds:schemaRef ds:uri="5809c711-f615-46d8-95c6-f30af2dc9556"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A773B3-BE27-4510-811A-2E855B257017}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CBFC6F9-BC81-45AF-A8F7-951656A9E1D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>195</Words>
-  <Characters>1054</Characters>
+  <Words>172</Words>
+  <Characters>984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>CNHC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1231</CharactersWithSpaces>
+  <CharactersWithSpaces>1154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hazel.russo</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">