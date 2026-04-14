--- v1 (2026-03-18)
+++ v2 (2026-04-14)
@@ -8,77 +8,104 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6430578E" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRDefault="008A1B98" w:rsidP="00605EF9">
+    <w:p w14:paraId="6430578E" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="00AD3B26" w:rsidRDefault="008A1B98" w:rsidP="00605EF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9BCB43" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="008A1B98" w:rsidRDefault="008A1B98" w:rsidP="008A1B98">
+    <w:p w14:paraId="4496F66D" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="00AD3B26" w:rsidRDefault="008A1B98" w:rsidP="004B2FFD">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="625A90"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="625A90"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application to Register with the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9BCB43" w14:textId="4362E925" w:rsidR="008A1B98" w:rsidRPr="008A1B98" w:rsidRDefault="008A1B98" w:rsidP="004B2FFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1B98">
+      <w:r w:rsidRPr="00AD3B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Application to Register with the Complementary &amp; Natural Healthcare Council (CNHC)</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Complementary &amp; Natural Healthcare Council (CNHC)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1B98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="282" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4079"/>
@@ -282,140 +309,203 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B6F8F3" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="002304A5" w:rsidRDefault="008A1B98" w:rsidP="00282708">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00436792" w:rsidRPr="002304A5" w14:paraId="5C03ED98" w14:textId="77777777" w:rsidTr="00282708">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5093559F" w14:textId="772FE061" w:rsidR="00436792" w:rsidRPr="00287A15" w:rsidRDefault="00436792" w:rsidP="00282708">
+            <w:pPr>
+              <w:pStyle w:val="CM8"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="285"/>
+              </w:tabs>
+              <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
+                <w:b/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
+                <w:b/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F488430" w14:textId="77777777" w:rsidR="00436792" w:rsidRPr="002304A5" w:rsidRDefault="00436792" w:rsidP="00282708">
+            <w:pPr>
+              <w:pStyle w:val="CM8"/>
+              <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="02CDE1C4" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRDefault="008A1B98" w:rsidP="008A1B98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="221E1F"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161695C8" w14:textId="759C6242" w:rsidR="00CD4B41" w:rsidRPr="00CD4B41" w:rsidRDefault="00D40B7A" w:rsidP="00CD4B41">
-      <w:r>
+    <w:p w14:paraId="161695C8" w14:textId="3C6BBE16" w:rsidR="00CD4B41" w:rsidRPr="00CD4B41" w:rsidRDefault="00D40B7A" w:rsidP="00CD4B41">
+      <w:r w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">I give permission for you to check my details and then confirm that I am eligible for CNHC registration in the following discipline. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="221E1F"/>
         </w:rPr>
         <w:t>If I am eligible, I give consent for you to provide my personal details to CNHC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>please tick</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7CEA20" w14:textId="2ABD39D1" w:rsidR="008A1B98" w:rsidRPr="00D54FC9" w:rsidRDefault="00000000" w:rsidP="008A1B98">
+    <w:p w14:paraId="7B7CEA20" w14:textId="00D5589E" w:rsidR="008A1B98" w:rsidRPr="00D54FC9" w:rsidRDefault="00781524" w:rsidP="00AD3B26">
       <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="625A90"/>
         </w:rPr>
-        <w:pict w14:anchorId="4DFD4D8F">
+        <w:pict w14:anchorId="47EA1C87">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s2058" type="#_x0000_t202" style="position:absolute;margin-left:239.5pt;margin-top:.85pt;width:21pt;height:15.75pt;z-index:2">
-            <v:textbox style="mso-next-textbox:#_x0000_s2058">
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" alt="" style="position:absolute;left:0;text-align:left;margin-left:319.75pt;margin-top:.8pt;width:21pt;height:15.75pt;z-index:251658240;mso-wrap-style:square;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0;v-text-anchor:top">
+            <v:textbox style="mso-next-textbox:#_x0000_s2051">
               <w:txbxContent>
                 <w:p w14:paraId="73EDC502" w14:textId="77777777" w:rsidR="0087404E" w:rsidRDefault="0087404E" w:rsidP="0087404E"/>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="625A90"/>
         </w:rPr>
-        <w:pict w14:anchorId="4DFD4D8F">
-[...1 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s2055">
+        <w:pict w14:anchorId="03538817">
+          <v:shape id="_x0000_s2050" type="#_x0000_t202" alt="" style="position:absolute;left:0;text-align:left;margin-left:180.75pt;margin-top:1pt;width:21pt;height:15.75pt;z-index:251657216;mso-wrap-style:square;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0;v-text-anchor:top">
+            <v:textbox style="mso-next-textbox:#_x0000_s2050">
               <w:txbxContent>
                 <w:p w14:paraId="3B082595" w14:textId="77777777" w:rsidR="007E3A2F" w:rsidRDefault="007E3A2F" w:rsidP="007E3A2F"/>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="007E3A2F" w:rsidRPr="00D54FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massage</w:t>
       </w:r>
       <w:r w:rsidR="0087404E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -439,153 +529,229 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0087404E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0087404E" w:rsidRPr="00D54FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sports Massage</w:t>
       </w:r>
-      <w:r w:rsidR="0087404E">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="2A964707" w14:textId="7B9FA7F4" w:rsidR="00A47384" w:rsidRDefault="002A22CD" w:rsidP="00A47384">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide a copy of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00436792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>qualification certificate; i</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">f your original qualification is more than 5 years old, please provide evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>the continued professional development (CPD)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you have completed in th</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>at time</w:t>
+      </w:r>
+      <w:r w:rsidR="00436792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0BF35E" w14:textId="481BB48D" w:rsidR="002A22CD" w:rsidRDefault="002A22CD" w:rsidP="00A47384">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide a copy of your current </w:t>
+      </w:r>
+      <w:r w:rsidR="00987A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>professional indemnity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insurance.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="282" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4079"/>
         <w:gridCol w:w="4881"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A1B98" w:rsidRPr="002304A5" w14:paraId="6745EB9B" w14:textId="77777777" w:rsidTr="00282708">
+      <w:tr w:rsidR="00AD3B26" w:rsidRPr="002304A5" w14:paraId="13C8EB6D" w14:textId="77777777" w:rsidTr="00EA1D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="022ED0FA" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="00287A15" w:rsidRDefault="008A1B98" w:rsidP="0025139B">
+          <w:p w14:paraId="11614BD7" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="00287A15" w:rsidRDefault="00AD3B26" w:rsidP="00EA1D09">
             <w:pPr>
               <w:pStyle w:val="CM7"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5913CA54" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="002304A5" w:rsidRDefault="008A1B98" w:rsidP="00282708">
+          <w:p w14:paraId="5CA7287B" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="002304A5" w:rsidRDefault="00AD3B26" w:rsidP="00EA1D09">
             <w:pPr>
               <w:pStyle w:val="CM7"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1B98" w:rsidRPr="002304A5" w14:paraId="21C90026" w14:textId="77777777" w:rsidTr="00282708">
+      <w:tr w:rsidR="00AD3B26" w:rsidRPr="002304A5" w14:paraId="62787702" w14:textId="77777777" w:rsidTr="00EA1D09">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="006C8A28" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="00287A15" w:rsidRDefault="008A1B98" w:rsidP="00282708">
+          <w:p w14:paraId="1DFC67ED" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="00287A15" w:rsidRDefault="00AD3B26" w:rsidP="00EA1D09">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00287A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
@@ -625,255 +791,252 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00287A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFCC2C6" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="002304A5" w:rsidRDefault="008A1B98" w:rsidP="00282708">
+          <w:p w14:paraId="772BB2D4" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="002304A5" w:rsidRDefault="00AD3B26" w:rsidP="00EA1D09">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1B98" w:rsidRPr="002304A5" w14:paraId="0ADDFCBD" w14:textId="77777777" w:rsidTr="00282708">
+      <w:tr w:rsidR="00AD3B26" w:rsidRPr="002304A5" w14:paraId="69DA26AC" w14:textId="77777777" w:rsidTr="00EA1D09">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3717650E" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="00287A15" w:rsidRDefault="008A1B98" w:rsidP="00282708">
+          <w:p w14:paraId="427A7BA4" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="00287A15" w:rsidRDefault="00AD3B26" w:rsidP="00EA1D09">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="285"/>
               </w:tabs>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:b/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178CAD38" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="002304A5" w:rsidRDefault="008A1B98" w:rsidP="00282708">
+          <w:p w14:paraId="6FE61C57" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="002304A5" w:rsidRDefault="00AD3B26" w:rsidP="00EA1D09">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E9949C0" w14:textId="77777777" w:rsidR="00825458" w:rsidRDefault="00825458" w:rsidP="00825458">
+    <w:p w14:paraId="239E77A9" w14:textId="77777777" w:rsidR="00AD3B26" w:rsidRPr="004B2FFD" w:rsidRDefault="00AD3B26" w:rsidP="004B2FFD">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01358567" w14:textId="005DD055" w:rsidR="006A1E77" w:rsidRPr="00825458" w:rsidRDefault="0025139B" w:rsidP="00825458">
+    <w:p w14:paraId="01358567" w14:textId="3E309AF6" w:rsidR="006A1E77" w:rsidRPr="00825458" w:rsidRDefault="0025139B" w:rsidP="004B2FFD">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61EE6">
+      <w:r w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00230C28">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please return </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5DBF" w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004F5DBF">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00230C28">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed Request to Register form with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C23" w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A70C23">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C23" w:rsidRPr="004B2FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="221E1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copy of your course completion certificate(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00987A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="221E1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00242ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="221E1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your professional indemnity insurance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00230C28">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>direct to</w:t>
+      </w:r>
+      <w:r w:rsidR="00411B02" w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00411B02" w:rsidRPr="00230C28">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00825458" w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sports Massage </w:t>
       </w:r>
-      <w:r w:rsidR="00825458" w:rsidRPr="0064314D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00825458" w:rsidRPr="004B2FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Association</w:t>
       </w:r>
-      <w:r w:rsidR="00825458" w:rsidRPr="0064314D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00825458" w:rsidRPr="004B2FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00825458" w:rsidRPr="005D56A3">
+      <w:r w:rsidR="00825458" w:rsidRPr="004B2FFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>49 Pendle Road, Clitheroe, Lancashire, BB7 1JQ</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">49 Pendle Road, Clitheroe, Lancashire, BB7 1JQ. Or to </w:t>
+      </w:r>
+      <w:r w:rsidR="00825458" w:rsidRPr="004B2FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>this specific SMA email address</w:t>
       </w:r>
-      <w:r w:rsidR="00825458" w:rsidRPr="0064314D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00825458" w:rsidRPr="004B2FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00825458" w:rsidRPr="0064314D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>CNHC@theSMA.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00825458" w:rsidRPr="0064314D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4B705E" w14:textId="566F1F18" w:rsidR="005B1307" w:rsidRPr="005B1307" w:rsidRDefault="005B1307" w:rsidP="00A17B00">
@@ -990,125 +1153,124 @@
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1307">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5222CFF1" w14:textId="77777777" w:rsidR="006A1E77" w:rsidRDefault="006A1E77" w:rsidP="00A17B00">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-851" w:right="-755"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C90376E" w14:textId="030D11E2" w:rsidR="00DC7DB7" w:rsidRDefault="00DC7DB7" w:rsidP="00A17B00">
+    <w:p w14:paraId="1C90376E" w14:textId="030D11E2" w:rsidR="00DC7DB7" w:rsidRPr="00B90F03" w:rsidRDefault="00DC7DB7" w:rsidP="00B90F03">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
-        <w:ind w:left="-851" w:right="-755"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="-188"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B90F03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As soon as </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0256">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00DE0256" w:rsidRPr="00B90F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the SMA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B90F03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has provided your details to CNHC you will be sent an automated email from the CNHC inviting you to complete your registration and pay the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B90F03">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CNHC </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B90F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">registration fee </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B90F03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>online</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B90F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AB397F" w14:textId="77777777" w:rsidR="00DC7DB7" w:rsidRDefault="00DC7DB7" w:rsidP="00A17B00">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="-851" w:right="-755"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AC9A25E" w14:textId="5EA9A028" w:rsidR="00A17B00" w:rsidRPr="00D71566" w:rsidRDefault="00D71566" w:rsidP="00D71566">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
@@ -1200,178 +1362,116 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each additional discipline costs £10 up to your 4th discipline, after which there is no fee for additional disciplines. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E7888B" w14:textId="77777777" w:rsidR="006A1E77" w:rsidRPr="00605EF9" w:rsidRDefault="006A1E77" w:rsidP="00A17B00">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="-851" w:right="-755"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69800C3A" w14:textId="0A2BC9F8" w:rsidR="00CC7487" w:rsidRPr="00D60437" w:rsidRDefault="00D54FC9" w:rsidP="00D54FC9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:right="-188"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B208C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.cnhc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7061FE49" w14:textId="77777777" w:rsidR="003D49B6" w:rsidRDefault="003D49B6" w:rsidP="006A1E77">
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="00825458" w:rsidSect="00A70C23">
+    <w:sectPr w:rsidR="00CC7487" w:rsidRPr="00D60437" w:rsidSect="00AD3B26">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1276" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="628" w:right="1440" w:bottom="1276" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09CE3457" w14:textId="77777777" w:rsidR="000E6C3C" w:rsidRDefault="000E6C3C" w:rsidP="005310F1">
+    <w:p w14:paraId="2C464A01" w14:textId="77777777" w:rsidR="00781524" w:rsidRDefault="00781524" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0388745C" w14:textId="77777777" w:rsidR="000E6C3C" w:rsidRDefault="000E6C3C" w:rsidP="005310F1">
+    <w:p w14:paraId="3B2F7019" w14:textId="77777777" w:rsidR="00781524" w:rsidRDefault="00781524" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="749B2B17" w14:textId="77777777" w:rsidR="000E6C3C" w:rsidRDefault="000E6C3C">
+    <w:p w14:paraId="7282F0C0" w14:textId="77777777" w:rsidR="00781524" w:rsidRDefault="00781524">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1419,304 +1519,318 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4308CBC5" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-1474"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="029B1CF2" w14:textId="77777777" w:rsidR="000E6C3C" w:rsidRDefault="000E6C3C" w:rsidP="005310F1">
+    <w:p w14:paraId="427EE332" w14:textId="77777777" w:rsidR="00781524" w:rsidRDefault="00781524" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32E511F0" w14:textId="77777777" w:rsidR="000E6C3C" w:rsidRDefault="000E6C3C" w:rsidP="005310F1">
+    <w:p w14:paraId="33B5CDB2" w14:textId="77777777" w:rsidR="00781524" w:rsidRDefault="00781524" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="795D3092" w14:textId="77777777" w:rsidR="000E6C3C" w:rsidRDefault="000E6C3C">
+    <w:p w14:paraId="1A2F1848" w14:textId="77777777" w:rsidR="00781524" w:rsidRDefault="00781524">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A7625B" w14:textId="77777777" w:rsidR="00411B02" w:rsidRPr="00006F30" w:rsidRDefault="00411B02" w:rsidP="00006F30">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:hanging="1418"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2059"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005310F1"/>
     <w:rsid w:val="00006F30"/>
     <w:rsid w:val="00011065"/>
     <w:rsid w:val="000353D1"/>
     <w:rsid w:val="00055B9F"/>
     <w:rsid w:val="000564DA"/>
     <w:rsid w:val="000578C3"/>
     <w:rsid w:val="0007196A"/>
     <w:rsid w:val="00080ABF"/>
     <w:rsid w:val="00086DD2"/>
     <w:rsid w:val="000C7DFD"/>
     <w:rsid w:val="000D3BFF"/>
     <w:rsid w:val="000E6C3C"/>
     <w:rsid w:val="0010334C"/>
     <w:rsid w:val="001315DB"/>
     <w:rsid w:val="001646BF"/>
     <w:rsid w:val="001A4116"/>
     <w:rsid w:val="001B38EB"/>
+    <w:rsid w:val="001B5766"/>
     <w:rsid w:val="001C096A"/>
     <w:rsid w:val="001C1FBC"/>
     <w:rsid w:val="001C68AA"/>
     <w:rsid w:val="001F3F9E"/>
     <w:rsid w:val="00203EDD"/>
     <w:rsid w:val="00230C28"/>
+    <w:rsid w:val="00242ABF"/>
     <w:rsid w:val="0025139B"/>
     <w:rsid w:val="00275005"/>
     <w:rsid w:val="00282708"/>
     <w:rsid w:val="00287A15"/>
     <w:rsid w:val="00287A6D"/>
+    <w:rsid w:val="002A22CD"/>
     <w:rsid w:val="002B0904"/>
     <w:rsid w:val="002D579E"/>
     <w:rsid w:val="002E3AA7"/>
     <w:rsid w:val="002F2B8C"/>
     <w:rsid w:val="002F39C1"/>
     <w:rsid w:val="0030174C"/>
     <w:rsid w:val="003056C7"/>
     <w:rsid w:val="00330D9E"/>
     <w:rsid w:val="00347EB7"/>
     <w:rsid w:val="0035593B"/>
     <w:rsid w:val="00360A2F"/>
     <w:rsid w:val="0037591C"/>
     <w:rsid w:val="00381FF1"/>
     <w:rsid w:val="00391EAE"/>
     <w:rsid w:val="003D2748"/>
     <w:rsid w:val="003D49B6"/>
     <w:rsid w:val="0040719B"/>
     <w:rsid w:val="00411610"/>
     <w:rsid w:val="00411B02"/>
     <w:rsid w:val="00432BF9"/>
+    <w:rsid w:val="00436792"/>
     <w:rsid w:val="00445D12"/>
     <w:rsid w:val="004869AC"/>
     <w:rsid w:val="004906FF"/>
     <w:rsid w:val="00497B3C"/>
+    <w:rsid w:val="004B2FFD"/>
     <w:rsid w:val="004B3019"/>
     <w:rsid w:val="004E0B73"/>
     <w:rsid w:val="004E2C8D"/>
     <w:rsid w:val="004E37A1"/>
     <w:rsid w:val="004E52AD"/>
     <w:rsid w:val="004F5DBF"/>
+    <w:rsid w:val="0050026B"/>
     <w:rsid w:val="0050254B"/>
     <w:rsid w:val="005160E6"/>
     <w:rsid w:val="005310F1"/>
     <w:rsid w:val="005315E5"/>
     <w:rsid w:val="005820AD"/>
     <w:rsid w:val="00595782"/>
     <w:rsid w:val="005A1FB4"/>
     <w:rsid w:val="005B1307"/>
     <w:rsid w:val="005B3FED"/>
     <w:rsid w:val="005D6AED"/>
     <w:rsid w:val="005E3D7D"/>
     <w:rsid w:val="005F4073"/>
     <w:rsid w:val="00605EF9"/>
     <w:rsid w:val="006300B9"/>
     <w:rsid w:val="0064400E"/>
     <w:rsid w:val="006A1E77"/>
     <w:rsid w:val="006F09E5"/>
     <w:rsid w:val="006F4310"/>
     <w:rsid w:val="006F59FF"/>
     <w:rsid w:val="00714A98"/>
     <w:rsid w:val="0076665E"/>
     <w:rsid w:val="0077447D"/>
+    <w:rsid w:val="00781524"/>
     <w:rsid w:val="007823A0"/>
+    <w:rsid w:val="007C0FAA"/>
     <w:rsid w:val="007E3A2F"/>
     <w:rsid w:val="007E601F"/>
     <w:rsid w:val="007F4448"/>
     <w:rsid w:val="00825458"/>
     <w:rsid w:val="0087404E"/>
     <w:rsid w:val="00883525"/>
     <w:rsid w:val="00886CF4"/>
     <w:rsid w:val="008A1B98"/>
     <w:rsid w:val="008B2E67"/>
     <w:rsid w:val="008D06DA"/>
     <w:rsid w:val="008D38B7"/>
     <w:rsid w:val="0090612C"/>
     <w:rsid w:val="009367A3"/>
     <w:rsid w:val="009527F8"/>
+    <w:rsid w:val="00987A14"/>
     <w:rsid w:val="009F35E9"/>
     <w:rsid w:val="00A17B00"/>
+    <w:rsid w:val="00A47384"/>
     <w:rsid w:val="00A70C23"/>
     <w:rsid w:val="00A7749F"/>
     <w:rsid w:val="00A90469"/>
     <w:rsid w:val="00AC04C8"/>
     <w:rsid w:val="00AC511D"/>
+    <w:rsid w:val="00AD3B26"/>
     <w:rsid w:val="00AE2E2B"/>
     <w:rsid w:val="00AF0D2D"/>
     <w:rsid w:val="00AF2ADC"/>
     <w:rsid w:val="00B17807"/>
     <w:rsid w:val="00B31B79"/>
+    <w:rsid w:val="00B90F03"/>
     <w:rsid w:val="00BE70EB"/>
     <w:rsid w:val="00BF028F"/>
     <w:rsid w:val="00BF55B8"/>
     <w:rsid w:val="00BF5AD4"/>
     <w:rsid w:val="00C16D31"/>
     <w:rsid w:val="00C33CC4"/>
     <w:rsid w:val="00C34C69"/>
     <w:rsid w:val="00C3505E"/>
     <w:rsid w:val="00C46FD7"/>
     <w:rsid w:val="00C825B6"/>
     <w:rsid w:val="00C83F70"/>
     <w:rsid w:val="00C971C8"/>
     <w:rsid w:val="00CA1895"/>
     <w:rsid w:val="00CA2D2D"/>
     <w:rsid w:val="00CC7487"/>
     <w:rsid w:val="00CD487D"/>
     <w:rsid w:val="00CD4B41"/>
     <w:rsid w:val="00CF356B"/>
     <w:rsid w:val="00D03476"/>
     <w:rsid w:val="00D04970"/>
     <w:rsid w:val="00D05A5A"/>
     <w:rsid w:val="00D16CCB"/>
     <w:rsid w:val="00D21799"/>
     <w:rsid w:val="00D25ABA"/>
+    <w:rsid w:val="00D3574C"/>
     <w:rsid w:val="00D40B7A"/>
     <w:rsid w:val="00D54FC9"/>
     <w:rsid w:val="00D60437"/>
     <w:rsid w:val="00D64674"/>
     <w:rsid w:val="00D66F92"/>
     <w:rsid w:val="00D71566"/>
     <w:rsid w:val="00DB33C9"/>
     <w:rsid w:val="00DC7DB7"/>
     <w:rsid w:val="00DE0256"/>
     <w:rsid w:val="00E0444E"/>
     <w:rsid w:val="00E16098"/>
     <w:rsid w:val="00E20D8E"/>
     <w:rsid w:val="00E557B2"/>
     <w:rsid w:val="00E63621"/>
     <w:rsid w:val="00EC4600"/>
     <w:rsid w:val="00EC481F"/>
     <w:rsid w:val="00F01163"/>
     <w:rsid w:val="00F27E1D"/>
     <w:rsid w:val="00F83F83"/>
     <w:rsid w:val="00F92FF3"/>
     <w:rsid w:val="00FC1F25"/>
     <w:rsid w:val="00FD0940"/>
     <w:rsid w:val="00FE20CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2059"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35ACCAEA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A268345F-34B1-44C0-A5D8-39AD0D5DB42D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3053,74 +3167,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="836df31f-1ed8-4394-a76e-948fb4f44bdc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5809c711-f615-46d8-95c6-f30af2dc9556" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B9E75A6D5E38141B5903EEF15154203" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2329d1f30f1bd1a9164c8fc83baeb892">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="836df31f-1ed8-4394-a76e-948fb4f44bdc" xmlns:ns3="5809c711-f615-46d8-95c6-f30af2dc9556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8964cfea9b856cb82181c5033beac5" ns2:_="" ns3:_="">
     <xsd:import namespace="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <xsd:import namespace="5809c711-f615-46d8-95c6-f30af2dc9556"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3325,126 +3426,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFBEE6B9-5EAA-40D5-9B26-3FB1815B664E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <ds:schemaRef ds:uri="5809c711-f615-46d8-95c6-f30af2dc9556"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D13A107A-A550-45E8-B372-291AD1B711A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <ds:schemaRef ds:uri="5809c711-f615-46d8-95c6-f30af2dc9556"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F6FE5E-8EEC-4521-AFF5-C49E819FA9F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD349AAE-E019-4D36-850C-949FD9312EFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>218</Words>
-  <Characters>1158</Characters>
+  <Words>263</Words>
+  <Characters>1448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CNHC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1355</CharactersWithSpaces>
+  <CharactersWithSpaces>1686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3735584</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cnhc.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2097219</vt:i4>
       </vt:variant>
       <vt:variant>